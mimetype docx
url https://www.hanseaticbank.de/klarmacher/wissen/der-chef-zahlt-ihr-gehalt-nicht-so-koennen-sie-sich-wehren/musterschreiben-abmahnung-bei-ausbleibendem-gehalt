--- v0 (2025-12-12)
+++ v1 (2026-11-07)
@@ -1,621 +1,1073 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4711F04F" w14:textId="77777777" w:rsidR="001D45B8" w:rsidRPr="007234F5" w:rsidRDefault="001D45B8" w:rsidP="001D45B8">
-[...31 lines deleted...]
-    <w:p w14:paraId="39AF9219" w14:textId="572E8C87" w:rsidR="001D45B8" w:rsidRPr="007234F5" w:rsidRDefault="001D45B8" w:rsidP="001D45B8">
+    <w:p w14:paraId="4711F04F" w14:textId="32D99113" w:rsidR="001D45B8" w:rsidRPr="0041614C" w:rsidRDefault="008A3DB6" w:rsidP="001D45B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE360A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Dein</w:t>
+      </w:r>
+      <w:r w:rsidR="001D45B8" w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE360A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163CE87C" w14:textId="3D6EE713" w:rsidR="001D45B8" w:rsidRPr="0041614C" w:rsidRDefault="008A3DB6" w:rsidP="001D45B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE360A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Deine</w:t>
+      </w:r>
+      <w:r w:rsidR="001D45B8" w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Straße</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und Hausnummer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE360A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39AF9219" w14:textId="15AFE603" w:rsidR="001D45B8" w:rsidRPr="0041614C" w:rsidRDefault="008A3DB6" w:rsidP="001D45B8">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE360A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Deine</w:t>
+      </w:r>
+      <w:r w:rsidR="001D45B8" w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Postleitzahl und </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dein </w:t>
+      </w:r>
+      <w:r w:rsidR="001D45B8" w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Wohnort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE360A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="001D45B8" w:rsidRPr="00FE360A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8493A3" w14:textId="0C7E5F23" w:rsidR="001D45B8" w:rsidRPr="007234F5" w:rsidRDefault="00361069" w:rsidP="001D45B8">
+    <w:p w14:paraId="1F8493A3" w14:textId="6BAA207A" w:rsidR="001D45B8" w:rsidRPr="00055009" w:rsidRDefault="00055009" w:rsidP="001D45B8">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00361069" w:rsidRPr="00055009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ort, </w:t>
+      </w:r>
+      <w:r w:rsidR="001D45B8" w:rsidRPr="00055009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Datum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C20A3CA" w14:textId="77777777" w:rsidR="001D45B8" w:rsidRPr="00055009" w:rsidRDefault="001D45B8" w:rsidP="001D45B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B38527A" w14:textId="77777777" w:rsidR="001D45B8" w:rsidRPr="00055009" w:rsidRDefault="001D45B8" w:rsidP="001D45B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC0E0D8" w14:textId="26D77DBF" w:rsidR="001D45B8" w:rsidRPr="00055009" w:rsidRDefault="4C79D457" w:rsidP="001D45B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7A500373">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="63F48BB1" w:rsidRPr="7A500373">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A500373">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>deine</w:t>
+      </w:r>
+      <w:r w:rsidR="35B96DC2" w:rsidRPr="7A500373">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s Arbeitgebers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A500373">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647EA618" w14:textId="76F37B8E" w:rsidR="001D45B8" w:rsidRPr="00055009" w:rsidRDefault="001D45B8" w:rsidP="001D45B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC02B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ggf. </w:t>
+      </w:r>
+      <w:r w:rsidR="00361069" w:rsidRPr="00CC02B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Geschäftsleitung, Personalabteilung oder Ansprechpartner</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC02B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>*in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055009">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B6C893" w14:textId="62561585" w:rsidR="001D45B8" w:rsidRPr="00055009" w:rsidRDefault="00CC02B9" w:rsidP="001D45B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...103 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001D45B8" w:rsidRPr="00CC02B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Straße </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC02B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>und Hausnummer deine</w:t>
+      </w:r>
+      <w:r w:rsidR="00361069" w:rsidRPr="00CC02B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Arbeitgebers</w:t>
       </w:r>
-    </w:p>
-[...44 lines deleted...]
-    <w:p w14:paraId="7C9B10EC" w14:textId="77777777" w:rsidR="001D45B8" w:rsidRPr="007234F5" w:rsidRDefault="001D45B8" w:rsidP="001D45B8">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243991C9" w14:textId="29414C61" w:rsidR="001D45B8" w:rsidRPr="0041614C" w:rsidRDefault="1E8B7D2F" w:rsidP="001D45B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7A500373">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="63F48BB1" w:rsidRPr="7A500373">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Postleitzahl und Standort </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A500373">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>deines</w:t>
+      </w:r>
+      <w:r w:rsidR="35B96DC2" w:rsidRPr="7A500373">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arbeitgebers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A500373">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9A9274" w14:textId="77777777" w:rsidR="001D45B8" w:rsidRPr="0041614C" w:rsidRDefault="001D45B8" w:rsidP="001D45B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F13C16" w14:textId="0677FE3E" w:rsidR="001D45B8" w:rsidRPr="0041614C" w:rsidRDefault="001D45B8" w:rsidP="001D45B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C9B10EC" w14:textId="77777777" w:rsidR="001D45B8" w:rsidRPr="0041614C" w:rsidRDefault="001D45B8" w:rsidP="001D45B8">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="63E53487" w14:textId="336CFD00" w:rsidR="001D45B8" w:rsidRPr="00361069" w:rsidRDefault="00361069" w:rsidP="007234F5">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E53487" w14:textId="0A398399" w:rsidR="001D45B8" w:rsidRPr="0041614C" w:rsidRDefault="00136CF2" w:rsidP="007234F5">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00361069">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00136CF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Abmahnung</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="6C26F56A" w14:textId="4E9BB6F7" w:rsidR="00361069" w:rsidRPr="00361069" w:rsidRDefault="00361069" w:rsidP="00361069">
+        <w:t>Mahnung wegen ausstehender Gehaltszahlung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1D168D" w14:textId="77777777" w:rsidR="001D45B8" w:rsidRPr="0041614C" w:rsidRDefault="001D45B8" w:rsidP="001D45B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C26F56A" w14:textId="33499584" w:rsidR="00361069" w:rsidRPr="0041614C" w:rsidRDefault="00361069" w:rsidP="00361069">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Sehr geehrte/r Frau/Herr </w:t>
       </w:r>
-      <w:r w:rsidRPr="00361069">
-[...8 lines deleted...]
-    <w:p w14:paraId="318AC9D6" w14:textId="77777777" w:rsidR="00361069" w:rsidRPr="00361069" w:rsidRDefault="00361069" w:rsidP="00361069">
+      <w:r w:rsidR="00136CF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136CF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Name Ansprechpartner</w:t>
+      </w:r>
+      <w:r w:rsidR="00136CF2" w:rsidRPr="00136CF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>*in</w:t>
+      </w:r>
+      <w:r w:rsidR="00136CF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318AC9D6" w14:textId="77777777" w:rsidR="00361069" w:rsidRPr="0041614C" w:rsidRDefault="00361069" w:rsidP="00361069">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="346DF680" w14:textId="023A0AAB" w:rsidR="00361069" w:rsidRPr="00361069" w:rsidRDefault="00361069" w:rsidP="00361069">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25549CC1" w14:textId="77777777" w:rsidR="008434D0" w:rsidRDefault="00361069" w:rsidP="00361069">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">in meinem von Ihnen unterzeichneten Arbeitsvertrag ist vereinbart, dass mein Gehalt jeweils am letzten Tag des Monats/zum </w:t>
       </w:r>
-      <w:r w:rsidRPr="00361069">
-[...3 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+      <w:r w:rsidR="008434D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008434D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00361069">
-[...35 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+      <w:r w:rsidR="008434D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Folgemonats ausbezahlt wird.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79966B95" w14:textId="012F92B1" w:rsidR="00361069" w:rsidRPr="0041614C" w:rsidRDefault="00361069" w:rsidP="00361069">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mein Gehalt für den Monat/die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF378C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monate </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF378C" w:rsidRPr="00AF378C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF378C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Monat</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF378C" w:rsidRPr="00AF378C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF378C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>e mit Jahreszahl</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF378C" w:rsidRPr="00AF378C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF378C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jedoch bis heute nicht/nicht vollständig auf meinem Konto eingegangen. Sie schulden mir somit einen Gesamtbetrag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">von </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2DAC" w:rsidRPr="007C2DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Summe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00361069">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007C2DAC" w:rsidRPr="007C2DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Euro.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79966B95" w14:textId="77777777" w:rsidR="00361069" w:rsidRPr="00361069" w:rsidRDefault="00361069" w:rsidP="00361069">
+    <w:p w14:paraId="0BA31688" w14:textId="2BC306E4" w:rsidR="00361069" w:rsidRPr="0041614C" w:rsidRDefault="00361069" w:rsidP="00361069">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1AAA203A" w14:textId="7A59CEFB" w:rsidR="00361069" w:rsidRPr="00361069" w:rsidRDefault="00361069" w:rsidP="00361069">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ich fordere Sie auf, Ihrer Zahlungspflicht nachzukommen</w:t>
+      </w:r>
+      <w:r w:rsidR="00413E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und erwarte den Eingang der ausstehenden Zahlungen bis zum </w:t>
+      </w:r>
+      <w:r w:rsidR="00413E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Datum</w:t>
+      </w:r>
+      <w:r w:rsidR="00413E7D" w:rsidRPr="00413E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Um Missverständnisse zu vermeiden, möchte ich betonen, dass mit dieser Fristsetzung eine Stundung nicht verbunden ist. Außerdem möchte ich Sie dazu auffordern, künftig fällige Gehaltszahlungen pünktlich zu überweisen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA4217F" w14:textId="77777777" w:rsidR="00361069" w:rsidRPr="0041614C" w:rsidRDefault="00361069" w:rsidP="00361069">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="0BA31688" w14:textId="77777777" w:rsidR="00361069" w:rsidRPr="00361069" w:rsidRDefault="00361069" w:rsidP="00361069">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Sollte innerhalb dieser Frist keine Zahlung eingegangen sein, behalte ich es mir vor, von meinem Recht Gebrauch zu machen, meine Ansprüche vor Gericht geltend zu machen und die Arbeitsleistung zu verweigern oder das Arbeitsverhältnis mit Ihnen außerordentlich zu kündigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D8E2FF" w14:textId="77777777" w:rsidR="00361069" w:rsidRPr="0041614C" w:rsidRDefault="00361069" w:rsidP="00361069">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0AA4217F" w14:textId="77777777" w:rsidR="00361069" w:rsidRPr="00361069" w:rsidRDefault="00361069" w:rsidP="00361069">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D7FA4A5" w14:textId="3AAFCAA5" w:rsidR="00361069" w:rsidRPr="0041614C" w:rsidRDefault="00361069" w:rsidP="00361069">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="52D8E2FF" w14:textId="77777777" w:rsidR="00361069" w:rsidRPr="00361069" w:rsidRDefault="00361069" w:rsidP="00361069">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041614C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Mit freundlichen Grüßen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC327DE" w14:textId="77777777" w:rsidR="00F06ECE" w:rsidRPr="0041614C" w:rsidRDefault="00F06ECE" w:rsidP="00361069">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0D7FA4A5" w14:textId="3AAFCAA5" w:rsidR="00361069" w:rsidRDefault="00361069" w:rsidP="00361069">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA5AB17" w14:textId="4662A51F" w:rsidR="00C63755" w:rsidRPr="00F06ECE" w:rsidRDefault="00F06ECE" w:rsidP="00361069">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="04FDDF15" w14:textId="77777777" w:rsidR="00361069" w:rsidRDefault="00361069" w:rsidP="00361069">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Deine</w:t>
+      </w:r>
+      <w:r w:rsidR="001D45B8" w:rsidRPr="00F06ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unterschrift</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F64BE98" w14:textId="77777777" w:rsidR="00F06ECE" w:rsidRPr="00F06ECE" w:rsidRDefault="00F06ECE" w:rsidP="00361069">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0DA5AB17" w14:textId="3A17B60C" w:rsidR="00192F0E" w:rsidRPr="007234F5" w:rsidRDefault="001D45B8" w:rsidP="00361069">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3681013F" w14:textId="5F9F4524" w:rsidR="00F06ECE" w:rsidRPr="0041614C" w:rsidRDefault="00F06ECE" w:rsidP="00F06ECE">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-    <w:sectPr w:rsidR="00192F0E" w:rsidRPr="007234F5" w:rsidSect="000029AF">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dein Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBAE8C7" w14:textId="77777777" w:rsidR="00F06ECE" w:rsidRPr="0041614C" w:rsidRDefault="00F06ECE" w:rsidP="00361069">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F06ECE" w:rsidRPr="0041614C" w:rsidSect="000029AF">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D45B8"/>
     <w:rsid w:val="000029AF"/>
+    <w:rsid w:val="00055009"/>
+    <w:rsid w:val="00136CF2"/>
     <w:rsid w:val="001D45B8"/>
     <w:rsid w:val="00286D49"/>
     <w:rsid w:val="00361069"/>
+    <w:rsid w:val="00413E7D"/>
+    <w:rsid w:val="0041614C"/>
     <w:rsid w:val="005A6FE8"/>
     <w:rsid w:val="007234F5"/>
+    <w:rsid w:val="007C2DAC"/>
+    <w:rsid w:val="008434D0"/>
+    <w:rsid w:val="008A3DB6"/>
+    <w:rsid w:val="009A69AB"/>
+    <w:rsid w:val="00AF378C"/>
+    <w:rsid w:val="00B36D2C"/>
+    <w:rsid w:val="00C63755"/>
     <w:rsid w:val="00C907C9"/>
+    <w:rsid w:val="00CC02B9"/>
+    <w:rsid w:val="00D31F19"/>
     <w:rsid w:val="00ED1F82"/>
+    <w:rsid w:val="00F06ECE"/>
+    <w:rsid w:val="00F7150D"/>
+    <w:rsid w:val="00F74C6D"/>
+    <w:rsid w:val="00FE360A"/>
+    <w:rsid w:val="1E8B7D2F"/>
+    <w:rsid w:val="35B96DC2"/>
+    <w:rsid w:val="4C79D457"/>
+    <w:rsid w:val="63F48BB1"/>
+    <w:rsid w:val="7A500373"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="707015D5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4173AF8F-1EC3-BC46-A70A-E36DECE3C520}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -689,98 +1141,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -1007,73 +1462,73 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="StandardWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D45B8"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="608002089">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1327,59 +1782,446 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100F4FE97A10A9E9A489E39BD374184B7CF" ma:contentTypeVersion="25" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="7f76e2ad812393dbc4ea396a9d50c32a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e90cfc19-1e46-4522-84ca-1bf6e39bb4e9" xmlns:ns3="93e01e1e-a594-4a52-be6f-3e48180389c1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e0f9404c101e6faa8f46917dcaac8f82" ns2:_="" ns3:_="">
+    <xsd:import namespace="e90cfc19-1e46-4522-84ca-1bf6e39bb4e9"/>
+    <xsd:import namespace="93e01e1e-a594-4a52-be6f-3e48180389c1"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:Link" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:Zeit" minOccurs="0"/>
+                <xsd:element ref="ns2:Uhrzeit" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Vorschau" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e90cfc19-1e46-4522-84ca-1bf6e39bb4e9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Link" ma:index="21" nillable="true" ma:displayName="Link" ma:format="Hyperlink" ma:internalName="Link">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="009ce8d4-8a24-484a-8c9f-c2d3c99b264e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Zeit" ma:index="25" nillable="true" ma:displayName="Zeit" ma:format="DateOnly" ma:internalName="Zeit">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Uhrzeit" ma:index="26" nillable="true" ma:displayName="Uhrzeit" ma:format="DateOnly" ma:internalName="Uhrzeit">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="27" nillable="true" ma:displayName="Status Unterschrift" ma:internalName="Status_x0020_Unterschrift">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Vorschau" ma:index="31" nillable="true" ma:displayName="Vorschau" ma:format="Thumbnail" ma:internalName="Vorschau">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="93e01e1e-a594-4a52-be6f-3e48180389c1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0b8a1a4c-1b7d-4497-af4f-c957f8cc23a2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="93e01e1e-a594-4a52-be6f-3e48180389c1">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e90cfc19-1e46-4522-84ca-1bf6e39bb4e9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Uhrzeit xmlns="e90cfc19-1e46-4522-84ca-1bf6e39bb4e9" xsi:nil="true"/>
+    <Vorschau xmlns="e90cfc19-1e46-4522-84ca-1bf6e39bb4e9" xsi:nil="true"/>
+    <Zeit xmlns="e90cfc19-1e46-4522-84ca-1bf6e39bb4e9" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="e90cfc19-1e46-4522-84ca-1bf6e39bb4e9" xsi:nil="true"/>
+    <TaxCatchAll xmlns="93e01e1e-a594-4a52-be6f-3e48180389c1" xsi:nil="true"/>
+    <Link xmlns="e90cfc19-1e46-4522-84ca-1bf6e39bb4e9">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Link>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{137981A5-7AC5-4715-A4B8-CC7ABCBD3E19}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e90cfc19-1e46-4522-84ca-1bf6e39bb4e9"/>
+    <ds:schemaRef ds:uri="93e01e1e-a594-4a52-be6f-3e48180389c1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{663A0EAE-638E-4FFC-85F8-8ACCD0600903}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADBC7388-9CE8-46F6-A288-0B51B4C39FDE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e90cfc19-1e46-4522-84ca-1bf6e39bb4e9"/>
+    <ds:schemaRef ds:uri="93e01e1e-a594-4a52-be6f-3e48180389c1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>179</Words>
-  <Characters>1130</Characters>
+  <Words>194</Words>
+  <Characters>1223</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1307</CharactersWithSpaces>
+  <CharactersWithSpaces>1415</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>75DC4DB678E7DC50D318D87BC9DC5B403F7AD5A1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F4FE97A10A9E9A489E39BD374184B7CF</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>